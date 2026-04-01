--- v0 (2025-10-04)
+++ v1 (2026-04-01)
@@ -1,44 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="image/bmp" Extension="bmp"/>
   <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Visiting Paris</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
@@ -120,1443 +123,1727 @@
         <w:t xml:space="preserve">After lunch, we went to the Louvre Museum. It is so big that we didn't have time to see everything. We saw the famous painting of Mona Lisa. It is so small that we had to squeeze through a crowd of people to see it. But it was worth it! It is so famous, and it was amazing to see it in person.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I can't wait to see what other adventures we will have in Paris. Tomorrow, we are going to the Palace of Versailles. I hope it will be as amazing as everything else we've seen so far.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Answer the questions by reading the story</w:t>
+        <w:t xml:space="preserve">Answer the questions by reading the story.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What did the main character visit on their first day in Paris?</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">What is the view from the hotel room?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Louvre Museum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Arc de Triomphe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Seine River</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
       <w:r>
         <w:sym w:char="039F" w:font="Arial"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The Eiffel Tower</w:t>
-      </w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Their hotel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What did the main character buy as a souvenir from the Notre Dame Cathedral?</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">A painting of Mona Lisa</w:t>
+        <w:t xml:space="preserve">Why was the Arc de Triomphe built?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">To display art</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">To celebrate the Eiffel Tower</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">To honor the French army</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">To house the Mona Lisa</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What building was built to honor the French army?</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">Arc de Triomphe</w:t>
+        <w:t xml:space="preserve">What kind of window did the writer like at Notre Dame Cathedral?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Rose window</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Triangle window</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Circle window</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Square window</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What is the main character going to visit the next day?</w:t>
-[...176 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">What did the writer buy as a souvenir at Notre Dame Cathedral?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A painting of Mona Lisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A statue of the Virgin Mary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A model of the Eiffel Tower</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">A postcard</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Notre Dame Cathedral is located in the middle of the Seine River.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">False</w:t>
+        <w:t xml:space="preserve">Where did the writer eat lunch?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At the hotel</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At the Palace of Versailles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At a small café</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">At the Louvre Museum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The rose window in the Notre Dame Cathedral is small and simple.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">False</w:t>
+        <w:t xml:space="preserve">What famous painting did the writer see at the Louvre Museum?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Scream</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Last Supper</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mona Lisa</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Starry Night</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Visitors can climb to the top of the towers for a view of Paris.</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">False</w:t>
+        <w:t xml:space="preserve">What is planned for the next day in Paris?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Go to Disneyland Paris</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Explore the Catacombs</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">See the Champs-Élysées</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Visit the Palace of Versailles</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Notre Dame Cathedral was built over 800 years ago.</w:t>
-[...31 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">What food did the writer enjoy in Paris?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Pizza, pasta, and soda</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Burgers, fries, and milkshakes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Croissants, baguettes, and cheese</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sushi, ramen, and tea</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visiting Paris: The Notre Dame Cathedral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Notre Dame Cathedral is one of the most popular tourist attractions in Paris. It is a beautiful old building that was built over 800 years ago. The cathedral is located on a small island in the middle of the Seine River.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The cathedral is famous for its beautiful stained glass windows. The windows tell stories from the Bible and show pictures of famous people. In the middle of the cathedral is the rose window. It is the most famous window in the cathedral because it is so big and colorful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Another thing that makes the Notre Dame Cathedral so special is its architecture. The building is very tall and has two towers. The towers are over 200 feet tall, and visitors can climb to the top for a great view of the city.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Notre Dame Cathedral is also home to many important religious artifacts. These artifacts include statues, paintings, and sculptures. One of the most famous artifacts is a statue of the Virgin Mary. This statue is very old and is believed to have special powers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Visitors to the cathedral can also attend mass or other religious services. These services are held in the main part of the cathedral, which is called the nave. The nave is very large and can hold many people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Overall, the Notre Dame Cathedral is a must-see attraction for anyone visiting Paris. Its beautiful stained glass windows, impressive architecture, and important religious artifacts make it one of the most special places in the city.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">True or False? </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The nave is the smallest part of the cathedral.</w:t>
+        <w:t xml:space="preserve">The Notre Dame Cathedral is located on an island in the Seine River.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:sym w:char="039F" w:font="Arial"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">True</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:sym w:char="039F" w:font="Arial"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The Notre Dame Cathedral is home to a famous statue of the Virgin Mary.</w:t>
+        <w:t xml:space="preserve">The rose window in the Notre Dame Cathedral is small and plain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:sym w:char="039F" w:font="Arial"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">True</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:sym w:char="039F" w:font="Arial"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...170 lines deleted...]
-      </w:r>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What is a croissant?</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">Visitors can climb the towers of the Notre Dame Cathedral for a view of Paris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">True</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What is a baguette?</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">The Notre Dame Cathedral was built less than 100 years ago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">True</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What is escargot?</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">The nave is where religious services are held in the Notre Dame Cathedral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">True</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">What is French onion soup?</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve">The Notre Dame Cathedral does not have any stained glass windows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">True</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">False</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Dreaming of Rome</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">I have heard that Rome is a beautiful city with so much to see and do. I want to learn about its rich culture and history. I hope that one day, my dream of visiting Rome will come true, and I can experience the beauty of this ancient city for myself.</w:t>
+        <w:t xml:space="preserve">Different Kinds of Local Foods to Try in Paris</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Paris is a great place to try new foods! There are so many bakeries and cafes to choose from. I tried a lot of different foods on my trip.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">First, I tried croissants. They are a type of bread that is flaky and buttery. They are so yummy! I ate them for breakfast and sometimes for a snack.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Another food I tried was a baguette. It is a long loaf of bread that is crispy on the outside and soft on the inside. I ate it with cheese and sometimes ham. It was so filling!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I also tried macarons. They are small cookies that are crispy on the outside and soft on the inside. They come in many different colors and flavors. I liked the chocolate and raspberry flavors the most.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One day, we went to a restaurant and I tried escargot. It is a type of snail that is cooked with garlic butter. It was a little bit chewy, but it tasted good!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">We also tried crepes. They are thin pancakes that you can put different fillings in. We had them with Nutella and bananas. They were so sweet and tasty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Another food we had was French onion soup. It is a soup made with onions and beef broth. The top is covered with a layer of melted cheese. It was warm and comforting on a cold day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Lastly, I tried a croque-monsieur. It is a type of sandwich with ham and cheese. The bread is crispy on the outside, and the cheese is melted on the inside. It was so delicious!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I loved trying all the different foods in Paris. I can't wait to go back and try more!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Answer the questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is a croissant made of?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hard and spicy crust</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Soft and sweet dough</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Flaky and buttery bread</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Crispy and salty pastry</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What did the author eat with a baguette?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Lettuce and tomato</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Cheese and ham</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Chicken and rice</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Butter and jam</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is inside a macaron?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Hard on the outside, creamy on the inside</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Crispy on the outside, soft on the inside</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Flaky on the outside, spicy on the inside</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Soft on the outside, chewy on the inside</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading6"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How is a croque-monsieur cooked?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Soft on the outside, filled with jam</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Flaky on the outside, stuffed with vegetables</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Crispy on the outside, cheese melted on the inside</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:sym w:char="039F" w:font="Arial"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Sweet on the outside, filled with cream</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dreaming of Tokyo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After our amazing trip to Paris, I am dreaming of visiting Tokyo next! Tokyo is a big and exciting city in Japan. I want to see the bright lights and tall buildings in Shibuya. I have heard that Tokyo has many interesting places like temples and gardens. I want to visit the Senso-ji Temple. It is very old and beautiful, just like Notre Dame Cathedral in Paris.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I am also excited to try Japanese food. I want to eat sushi and ramen. They look so tasty in pictures! Tokyo is famous for its technology and cool gadgets. I want to see all the new technology in the shops there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="default"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">I hope to learn more about Japanese culture and traditions. Tokyo seems like a fun and interesting place to explore, and I can't wait to visit it someday!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Which city do you want to visit and why?</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
-      <w:pgMar w:top="1in" w:right="1in" w:bottom="1in" w:left="1in" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">My trip to a city</w:t>
+      <w:t xml:space="preserve">My Trip to a City (Englisch - A2)</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:pStyle w:val="default"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Name:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">                                       </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">Date:</w:t>
     </w:r>
   </w:p>
   <w:p>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" allowOverlap="1" behindDoc="1" locked="0" layoutInCell="1" relativeHeight="1047750">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>140000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7620000" cy="1047750"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent t="0" r="0" b="0" l="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1247" name="" descr="" title=""/>
+          <wp:docPr id="1" name="" descr="" title=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId0" cstate="none"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7620000" cy="1047750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:r>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" allowOverlap="1" behindDoc="0" locked="0" layoutInCell="1" relativeHeight="762000">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>5760000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>320000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="762000" cy="762000"/>
-          <wp:effectExtent b="0" l="0" r="0" t="0"/>
+          <wp:effectExtent t="0" r="0" b="0" l="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1248" name="" descr="" title=""/>
+          <wp:docPr id="1" name="" descr="" title=""/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="" descr=""/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="none"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="762000" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="1249" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1597,312 +1884,318 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1249"/>
+    <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:displayBackgroundShape/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
     <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:b w:val="false"/>
         <w:bCs w:val="false"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="0" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="240" w:after="200"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
+      <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
-      <w:color w:val="0563C1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="small">
     <w:name w:val="Small"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="label">
     <w:name w:val="Label"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/uoctr8ptnwwlckmf7mwxi.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/epuwuqnsh1hxff1zu2o3b.png"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30fdc3e0d23706d54cc205f617dccb40470374c3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a18a9435f159b7fc5bde49eefab254d6490fdfd.png"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>